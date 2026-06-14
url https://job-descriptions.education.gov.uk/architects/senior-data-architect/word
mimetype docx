--- v0 (2026-03-13)
+++ v1 (2026-06-14)
@@ -349,51 +349,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:cs="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Experience of creating data flow diagrams using clear notation and leading the development of data orchestration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:cs="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experience of delivering user-centred services through a wide variety of database technologies, including SQL and NO-SQL platforms.</w:t>
+        <w:t xml:space="preserve">Experience of delivering against a wide variety of use cases, including both operational and analytical, through effective data platform technology decisions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:cs="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">The ability to work with technical and non-technical stakeholders to achieve agreement on delivery plans.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>